--- v0 (2026-07-01)
+++ v1 (2026-09-15)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="312230B7" w14:textId="77777777" w:rsidR="001D1142" w:rsidRPr="001018DD" w:rsidRDefault="001D1142" w:rsidP="001018DD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F31BB5" w14:textId="0C3AA32A" w:rsidR="006A2234" w:rsidRPr="00501356" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -262,615 +267,283 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="005CFF32" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A1. Contact Details: Management and administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB6DDB6" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
+    <w:p w14:paraId="58C0923D" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="001B5C6A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7366" w:type="dxa"/>
+        <w:tblInd w:w="226" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A2234" w14:paraId="263DF335" w14:textId="77777777" w:rsidTr="007E58BF">
+      <w:tr w:rsidR="001B5C6A" w14:paraId="11AF43D2" w14:textId="77777777" w:rsidTr="00D0765A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2464399B" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="6EB702E7" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004142BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation name: </w:t>
             </w:r>
-            <w:r w:rsidRPr="004142BE">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004142BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004142BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004142BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
-[...48 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="3402B0CA" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="7DF74276" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trinity centre number (if applicable): </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6644F688" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="11BDB476" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004142BE">
-[...108 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7EB2A9FD" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="35C0D5A1" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full address: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="27304AB2" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="41D05542" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7063A1A9" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004142BE">
-[...108 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="02AE44D7" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+          <w:p w14:paraId="393DC4AF" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Website: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7293AC17" w14:textId="77777777" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="007E58BF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5C6A" w14:paraId="4D0F0659" w14:textId="77777777" w:rsidTr="00D0765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC98564" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004142BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Website: </w:t>
-[...100 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>Company registration no. (i.e. the government/legal number used in your country to identify your organisation):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31A8049B" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
+    <w:p w14:paraId="547366F0" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A" w:rsidP="001B5C6A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C58BAC" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568C0566" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
@@ -2435,51 +2108,51 @@
     <w:p w14:paraId="7F74CE2C" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F167A53" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk88122555"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk88122555"/>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proposed tutoring staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5FA43B" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
@@ -3461,99 +3134,100 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EAB88D4" w14:textId="2728EFFF" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Note that applications cannot be progressed unless at least two prospective tutors meet the minimum tutor requirements described in section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TYLEC</w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Validation Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AD105F" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B59E0F5" w14:textId="7EC6630C" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="1B59E0F5" w14:textId="7EC6630C" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="547729993"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3573,280 +3247,280 @@
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>I have attached the CVs of all proposed course directors and tutors (please check box)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6217E5AD" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="49D31369" w14:textId="77777777" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organisation status</w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tick all that apply): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419C7CC2" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6B019C" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="2B6B019C" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1698770598"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Independent Sector / Private language School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43297D10" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="43297D10" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-799226541"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> State sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AF9BEA" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="29AF9BEA" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1558587634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Further education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FD3653" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="50FD3653" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="272599985"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Higher education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D19F196" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="1D19F196" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1032077064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4096,71 +3770,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFD964B" w14:textId="3F7DCB52" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide a statement to indicate your organisation’s Equal Opportunities policy in relation to gender and sexual orientation, ethnicity, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and beliefs (see </w:t>
+        <w:t xml:space="preserve">Please provide a statement to indicate your organisation’s Equal Opportunities policy in relation to gender and sexual orientation, ethnicity, religion and beliefs (see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TYLEC Validation Requirements, Section 7.5</w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5637,189 +5291,189 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Location address/es:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05991CAA" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DED5736" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="5DED5736" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1036731457"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Course management &amp; administration address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753787F5" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="753787F5" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-151996751"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Venue 1 address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E67BDEF" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="6E67BDEF" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="201609314"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A2234" w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Venue 2 address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEE6473" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00076733" w:rsidP="006A2234">
+    <w:p w14:paraId="1CEE6473" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="00A2759B" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="600993207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -6173,90 +5827,77 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="03616ED7" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="432.55pt,8.95pt" to="916.3pt,10.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp8K07vQEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcxmgEyzk4SC9F&#10;azTJBzDU0iLAF5asJf99l7StFGmBokEuFJfcmd0ZrtY3kzXsABi1dx1vFjVn4KTvtdt3/PHh7sNn&#10;zmISrhfGO+j4ESK/2bx/tx5DC0s/eNMDMiJxsR1Dx4eUQltVUQ5gRVz4AI4ulUcrEoW4r3oUI7Fb&#10;Uy3relWNHvuAXkKMdHp7uuSbwq8UyPRdqQiJmY5Tb6msWNanvFabtWj3KMKg5bkN8YourNCOis5U&#10;tyIJ9hP1H1RWS/TRq7SQ3lZeKS2haCA1Tf1Czf0gAhQtZE4Ms03x7Wjlt8MOme7p7ThzwtIT3ScU&#10;ej8ktvXOkYEeWZN9GkNsKX3rdniOYthhFj0ptPlLcthUvD3O3sKUmKTDVfPp42p5xZmku+a6vire&#10;V8/ggDF9AW9Z3nTcaJeli1YcvsZEBSn1kkJBbuZUvuzS0UBONu4HKJJDBZuCLoMEW4PsIGgEhJTg&#10;UpFDfCU7w5Q2ZgbW/wae8zMUypD9D3hGlMrepRlstfP4t+ppurSsTvkXB066swVPvj+WhynW0LQU&#10;x86Tncfx97jAn/+/zS8AAAD//wMAUEsDBBQABgAIAAAAIQC34+3K3wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3RiwNTGbUgpiLUixFtrjNjsm0exs2N026b93POlx3nu8&#10;900xH20nzuhD60jB/SQBgVQ501KtYPfxfPcIIkRNRneOUMEFA8zL66tC58YN9I7nbawFl1DItYIm&#10;xj6XMlQNWh0mrkdi79N5qyOfvpbG64HLbSfTJJlKq1vihUb3uGyw+t6erII3v1otF+vLF20Odtin&#10;6/3mdXxR6vZmXDyBiDjGvzD84jM6lMx0dCcyQXQK+JHI6iwDwW42nT2AOCpIkwxkWcj/+OUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOnwrTu9AQAAxwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfj7crfAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;FwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C1453C" w14:textId="77777777" w:rsidR="00720DD2" w:rsidRDefault="00720DD2" w:rsidP="001D1142">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4623D72C" w14:textId="77777777" w:rsidR="006A2234" w:rsidRDefault="006A2234">
+    <w:p w14:paraId="642C98B6" w14:textId="46AEF46D" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="001B5C6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">B1: Prospective </w:t>
+        <w:t xml:space="preserve">1: Prospective </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TYLEC</w:t>
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEB5D0E" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -7140,83 +6781,67 @@
     </w:p>
     <w:p w14:paraId="4398C461" w14:textId="77777777" w:rsidR="00076733" w:rsidRDefault="00076733" w:rsidP="00076733">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56B29D25" w14:textId="11F36E36" w:rsidR="00076733" w:rsidRDefault="00076733" w:rsidP="00076733">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk142647782"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk142647782"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5. Brief description of anticipated Teaching Practice (TP) arrangements, when TP will take place within course (i.e. throughout, end of course bloc) and delivery method (on-line F2F)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Also include </w:t>
+        <w:t xml:space="preserve">5. Brief description of anticipated Teaching Practice (TP) arrangements, when TP will take place within course (i.e. throughout, end of course bloc) and delivery method (on-line F2F). Also include </w:t>
       </w:r>
       <w:r w:rsidRPr="00076733">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>source of learners</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">source of learners </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for TP </w:t>
       </w:r>
       <w:r w:rsidRPr="00076733">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> learners’ approx. ages.</w:t>
       </w:r>
@@ -8564,63 +8189,50 @@
       </w:r>
       <w:r w:rsidRPr="004142BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAD6815" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407ED029" w14:textId="391B4947" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="006A2234">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="66D70780" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C048943" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -12553,107 +12165,72 @@
             <w:r w:rsidRPr="004142BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C8714DF" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35385BE5" w14:textId="77777777" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="006A2234">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="00CD483F" w14:textId="77777777" w:rsidR="006A2234" w:rsidRPr="004142BE" w:rsidRDefault="006A2234" w:rsidP="006A2234">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>---------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0C1059" w14:textId="77777777" w:rsidR="00206A94" w:rsidRDefault="00206A94" w:rsidP="00206A94">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3B85F3A5" w14:textId="1CE0DE28" w:rsidR="001018DD" w:rsidRDefault="00206A94" w:rsidP="001018DD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t>Thank you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> for completing the </w:t>
       </w:r>
       <w:r w:rsidR="001018DD">
         <w:rPr>
@@ -12665,182 +12242,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Expression of Interest form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F4C3B9" w14:textId="3E7577E9" w:rsidR="00206A94" w:rsidRPr="00206A94" w:rsidRDefault="00206A94" w:rsidP="001018DD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t>Please return to: tesol.admin@trinitycollege.co.uk</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00206A94" w:rsidRPr="00206A94" w:rsidSect="001018DD">
+    <w:sectPr w:rsidR="00206A94" w:rsidRPr="00206A94" w:rsidSect="001B5C6A">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="926" w:bottom="1135" w:left="1260" w:header="270" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="926" w:bottom="1135" w:left="1260" w:header="270" w:footer="282" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BADC7F" w14:textId="77777777" w:rsidR="00C91AE8" w:rsidRDefault="00C91AE8" w:rsidP="00EF15B9">
+    <w:p w14:paraId="7CB66222" w14:textId="77777777" w:rsidR="00A2759B" w:rsidRDefault="00A2759B" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0764379C" w14:textId="77777777" w:rsidR="00C91AE8" w:rsidRDefault="00C91AE8" w:rsidP="00EF15B9">
+    <w:p w14:paraId="50BA98C8" w14:textId="77777777" w:rsidR="00A2759B" w:rsidRDefault="00A2759B" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="619802941"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="456AB739" w14:textId="2A54CE3C" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="42AF160B" w14:textId="77777777" w:rsidR="001B5C6A" w:rsidRDefault="001B5C6A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE9C743" w14:textId="77777777" w:rsidR="00C91AE8" w:rsidRDefault="00C91AE8" w:rsidP="00EF15B9">
+    <w:p w14:paraId="7B98F0AE" w14:textId="77777777" w:rsidR="00A2759B" w:rsidRDefault="00A2759B" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E2F5EC3" w14:textId="77777777" w:rsidR="00C91AE8" w:rsidRDefault="00C91AE8" w:rsidP="00EF15B9">
+    <w:p w14:paraId="4AEBF9AA" w14:textId="77777777" w:rsidR="00A2759B" w:rsidRDefault="00A2759B" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3538471D" w14:textId="77777777" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="006A2234">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6ED0D85D" w14:textId="3C0547F2" w:rsidR="006A2234" w:rsidRDefault="006A2234" w:rsidP="006A2234">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF145C">
       <w:rPr>
@@ -12852,51 +12483,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="487D798F" wp14:editId="42A1B55F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-280778</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1231705" cy="375138"/>
           <wp:effectExtent l="0" t="0" r="6985" b="6350"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="3295"/>
               <wp:lineTo x="668" y="20868"/>
               <wp:lineTo x="1003" y="20868"/>
               <wp:lineTo x="16710" y="20868"/>
               <wp:lineTo x="18381" y="17573"/>
               <wp:lineTo x="21388" y="6590"/>
               <wp:lineTo x="21388" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="21" name="Picture 21" descr="82% New logo TCL black"/>
+          <wp:docPr id="1357207181" name="Picture 1357207181" descr="82% New logo TCL black"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="82% New logo TCL black"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -12959,51 +12590,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F2A78">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Expression of Interest</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="27A531B4" w14:textId="77777777" w:rsidR="00EF15B9" w:rsidRDefault="00EF15B9" w:rsidP="006A2234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B84EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B18BEE0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13261,144 +12892,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1019507865">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="500660854">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="398209535">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C91AE8"/>
     <w:rsid w:val="0001107D"/>
     <w:rsid w:val="00016EBB"/>
     <w:rsid w:val="00076733"/>
     <w:rsid w:val="000A4A1E"/>
     <w:rsid w:val="000C7011"/>
     <w:rsid w:val="001018DD"/>
+    <w:rsid w:val="001A57D6"/>
+    <w:rsid w:val="001B5C6A"/>
     <w:rsid w:val="001D1142"/>
     <w:rsid w:val="00206A94"/>
     <w:rsid w:val="00273015"/>
     <w:rsid w:val="002B02EE"/>
     <w:rsid w:val="003166CD"/>
     <w:rsid w:val="003D0218"/>
     <w:rsid w:val="00426A82"/>
     <w:rsid w:val="00594A1D"/>
     <w:rsid w:val="00606425"/>
     <w:rsid w:val="00663C2F"/>
     <w:rsid w:val="006A2234"/>
     <w:rsid w:val="00720DD2"/>
     <w:rsid w:val="007E43C7"/>
     <w:rsid w:val="008B322E"/>
     <w:rsid w:val="008D3A77"/>
     <w:rsid w:val="009D15BA"/>
+    <w:rsid w:val="00A2759B"/>
     <w:rsid w:val="00A6784F"/>
     <w:rsid w:val="00C208DD"/>
     <w:rsid w:val="00C62476"/>
     <w:rsid w:val="00C84F4F"/>
     <w:rsid w:val="00C91AE8"/>
     <w:rsid w:val="00CB5122"/>
     <w:rsid w:val="00D16E2D"/>
     <w:rsid w:val="00DA490E"/>
     <w:rsid w:val="00DC5EDB"/>
     <w:rsid w:val="00DE350E"/>
     <w:rsid w:val="00EC13B0"/>
     <w:rsid w:val="00EF15B9"/>
     <w:rsid w:val="00FF055D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FF0A054"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA4AB74A-1EC0-49EF-8524-EA9B3F445068}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13866,58 +13500,58 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002B02EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -14141,74 +13775,448 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1d5699d1821860fa75598b97097a1da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="82787ede-c2ce-40b2-9908-e7c7f61d08de" xmlns:ns3="0327c166-8d21-4d75-a486-295ffcd916e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39696e1cd6d97429ae489aaf3d2a339d" ns2:_="" ns3:_="">
+    <xsd:import namespace="82787ede-c2ce-40b2-9908-e7c7f61d08de"/>
+    <xsd:import namespace="0327c166-8d21-4d75-a486-295ffcd916e2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Person" minOccurs="0"/>
+                <xsd:element ref="ns2:Stage" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82787ede-c2ce-40b2-9908-e7c7f61d08de" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4bd8122d-08b1-42ba-905d-69a51aae94aa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="27" nillable="true" ma:displayName="Division" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Quality&amp;Standards"/>
+                    <xsd:enumeration value="Markets Hub International"/>
+                    <xsd:enumeration value="Customer Success"/>
+                    <xsd:enumeration value="Academic"/>
+                    <xsd:enumeration value="Marketing"/>
+                    <xsd:enumeration value="Market Hubs UKI"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Person" ma:index="28" nillable="true" ma:displayName="Person" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Person">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Stage" ma:index="29" nillable="true" ma:displayName="Stage" ma:format="Dropdown" ma:internalName="Stage">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gathering/Analysing Information"/>
+          <xsd:enumeration value="Ready for Annual Review"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0327c166-8d21-4d75-a486-295ffcd916e2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cd6a5c29-a6b3-4347-8fa0-420b6044da53}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0327c166-8d21-4d75-a486-295ffcd916e2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Stage xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0327c166-8d21-4d75-a486-295ffcd916e2" xsi:nil="true"/>
+    <Division xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <Person xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33EB8F6F-14E1-403B-81D8-4DE237C21301}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61E3CF76-1F2D-4DF2-A065-430D4A899D88}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E048D7F1-01EC-4C74-B826-87337761F05D}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6029</Characters>
+  <Pages>4</Pages>
+  <Words>1072</Words>
+  <Characters>6059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>222</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7072</CharactersWithSpaces>
+  <CharactersWithSpaces>6909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalie Ward</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8</vt:lpwstr>
+  </property>
+</Properties>
+</file>