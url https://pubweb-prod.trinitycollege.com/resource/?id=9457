--- v0 (2026-07-01)
+++ v1 (2026-09-15)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28806F5F" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk142647621"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CertTESOL Centre Validation: Expression of Interest</w:t>
       </w:r>
     </w:p>
@@ -421,50 +425,79 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Websi</w:t>
             </w:r>
             <w:r w:rsidR="005808FE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">te: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D6041A" w14:paraId="2B179DC5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744235D2" w14:textId="2477B5F5" w:rsidR="00D6041A" w:rsidRDefault="00D6041A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Company registration no. (i.e. the government/legal number used in your country to identify your organisation):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5005A235" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032C9B0E" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -566,391 +599,391 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E286332" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblW w:w="9550" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2508"/>
-        <w:gridCol w:w="2584"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2711"/>
+        <w:gridCol w:w="2364"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="70FE5B1B" w14:textId="77777777" w:rsidTr="00B163D2">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="70FE5B1B" w14:textId="77777777" w:rsidTr="00860E9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2E724125" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2364" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7039E2F5" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="77C4CBE2" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2711" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="37D49253" w14:textId="707CE101" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49" w:rsidP="00B163D2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Role </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="1731C218" w14:textId="77777777" w:rsidTr="00B163D2">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="1731C218" w14:textId="77777777" w:rsidTr="00860E9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68FA1CA8" w14:textId="2D3AD229" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1871F2B3" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4" w:rsidP="005808FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66786902" w14:textId="4487AEB2" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2711" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34616378" w14:textId="0BA6181D" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2" w:rsidP="00B163D2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B163D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CertTESOL Course Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="72301491" w14:textId="77777777" w:rsidTr="00B163D2">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="72301491" w14:textId="77777777" w:rsidTr="00860E9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AEFE1D7" w14:textId="449D3EFE" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B163D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB7EE1E" w14:textId="5F8676C8" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E36B5DD" w14:textId="548EB942" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2711" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33EBA545" w14:textId="2A7D2728" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2" w:rsidP="00B163D2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B163D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Payments contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B163D2" w14:paraId="0B122ABF" w14:textId="77777777" w:rsidTr="00B163D2">
+      <w:tr w:rsidR="00B163D2" w14:paraId="0B122ABF" w14:textId="77777777" w:rsidTr="00860E9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="580F7E91" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65776454" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3050DAAF" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2711" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E24231" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRPr="00B163D2" w:rsidRDefault="00B163D2" w:rsidP="00B163D2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3991E9F9" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1264,97 +1297,78 @@
           </w:tcPr>
           <w:p w14:paraId="452FBF0B" w14:textId="0143E06E" w:rsidR="00DE34B4" w:rsidRPr="00B163D2" w:rsidRDefault="00DE34B4" w:rsidP="0073627E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6015E6A5" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433E30C4" w14:textId="4CC22B78" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
+    <w:p w14:paraId="433E30C4" w14:textId="4A897087" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Note that applications </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37A9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>can</w:t>
-[...19 lines deleted...]
-        <w:t>not</w:t>
+        <w:t>cannot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be progressed unless at least two prospective tutors meet the minimum tutor requirements </w:t>
       </w:r>
       <w:r w:rsidR="00F37A9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">described in </w:t>
       </w:r>
@@ -1376,86 +1390,85 @@
       </w:r>
       <w:r w:rsidR="0084310F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">CertTESOL Validation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F737B6">
+        <w:t>CertTESOL Validation Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00A150FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A150FA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F37A9A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-      </w:r>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ie p</w:t>
+        <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="00F37A9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ossession of</w:t>
       </w:r>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F37A9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or working towards</w:t>
       </w:r>
@@ -1645,71 +1658,72 @@
         </w:rPr>
         <w:t>CPD</w:t>
       </w:r>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> relating to TESOL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E1AD77" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C5C2F2" w14:textId="57B5D56C" w:rsidR="00F737B6" w:rsidRDefault="00000000" w:rsidP="00F737B6">
+    <w:p w14:paraId="19C5C2F2" w14:textId="57B5D56C" w:rsidR="00F737B6" w:rsidRDefault="0034273E" w:rsidP="00F737B6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="547729993"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C365BE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I have attached the CV of </w:t>
       </w:r>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1731,71 +1745,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and named,</w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> course director</w:t>
       </w:r>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please check box)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C8750A" w14:textId="6AC5E04F" w:rsidR="00DE34B4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43C8750A" w14:textId="6AC5E04F" w:rsidR="00DE34B4" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-148907376"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F737B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F737B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I have attached the CVs of all proposed tutors </w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1840,238 +1855,243 @@
         <w:t>Organisation status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tick all that apply): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C846087" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D77D38A" w14:textId="79A35566" w:rsidR="00DE34B4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D77D38A" w14:textId="79A35566" w:rsidR="00DE34B4" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1274277643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B163D2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B163D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Independent Sector / Private language School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FB2D54" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08FB2D54" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-799226541"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A5E49">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> State sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27069AFA" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="27069AFA" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1558587634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A5E49">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Further education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437429C9" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="437429C9" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="272599985"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A5E49">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Higher education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D98D96" w14:textId="3D62F88A" w:rsidR="00DE34B4" w:rsidRPr="00C365BE" w:rsidRDefault="00000000" w:rsidP="00C365BE">
+    <w:p w14:paraId="11D98D96" w14:textId="3D62F88A" w:rsidR="00DE34B4" w:rsidRPr="00C365BE" w:rsidRDefault="0034273E" w:rsidP="00C365BE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1032077064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A5E49">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other: </w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1 Copy 24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3102,51 +3122,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D077A69" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Once validated, Trinity will add you to our website’s course providers map in order for potential candidates to contact you.  Please confirm which details you would like us to use for this purpose here:</w:t>
+        <w:t xml:space="preserve">Once validated, Trinity will add you to our website’s course providers map </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potential candidates to contact you.  Please confirm which details you would like us to use for this purpose here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB3E60B" w14:textId="55EF2DDA" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6454"/>
       </w:tblGrid>
@@ -3403,63 +3443,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="598D0A2A" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F1B3BB" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRDefault="00B163D2">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="765D935C" w14:textId="77777777" w:rsidR="00B163D2" w:rsidRDefault="00B163D2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54563D9C" w14:textId="77777777" w:rsidR="001E3E9D" w:rsidRDefault="001E3E9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -3681,82 +3708,94 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> once validation</w:t>
       </w:r>
       <w:r w:rsidR="00F737B6" w:rsidRPr="0098099A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the specified delivery approach</w:t>
       </w:r>
       <w:r w:rsidR="006566E7" w:rsidRPr="0098099A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has been g</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F737B6" w:rsidRPr="0098099A">
+        <w:t xml:space="preserve"> has been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006566E7" w:rsidRPr="0098099A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006566E7" w:rsidRPr="0098099A">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00F737B6" w:rsidRPr="0098099A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>anted</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098099A">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006566E7" w:rsidRPr="0098099A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>anted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>.*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4EC64FBA" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2506"/>
         <w:gridCol w:w="6845"/>
       </w:tblGrid>
@@ -4869,51 +4908,75 @@
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. What documentation </w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (eg attendance reports, company records)?</w:t>
+        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A5E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A5E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attendance reports, company records)?</w:t>
       </w:r>
       <w:r w:rsidR="008A5E49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79284197" w14:textId="77777777" w:rsidR="0015501C" w:rsidRPr="0015501C" w:rsidRDefault="0015501C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -5334,51 +5397,73 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. What documentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (eg attendance reports, company records)? </w:t>
+        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attendance reports, company records)? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9CDB19" w14:textId="77777777" w:rsidR="0015501C" w:rsidRDefault="0015501C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2506"/>
         <w:gridCol w:w="6845"/>
       </w:tblGrid>
       <w:tr w:rsidR="0015501C" w14:paraId="50498F28" w14:textId="77777777" w:rsidTr="00D062D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
@@ -5640,51 +5725,75 @@
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">2. What documentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (eg attendance reports, company records)?</w:t>
+        <w:t xml:space="preserve"> your organisation provide to confirm this date, if required (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attendance reports, company records)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789FEA56" w14:textId="77777777" w:rsidR="0015501C" w:rsidRDefault="0015501C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -5766,425 +5875,447 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42209843" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>3. Please provide us with two credit referees (for example, two suppliers with whom you deal with on a regular basis).  Trinity may contact these in the course of the validation process.</w:t>
+        <w:t xml:space="preserve">3. Please provide us with two credit referees (for example, two suppliers with whom you deal with on a regular basis).  Trinity may contact these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the validation process.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblW w:w="9267" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3236"/>
-        <w:gridCol w:w="3237"/>
-        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="3054"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="78BD1780" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="78BD1780" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="777E0A1E" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3957218D" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referee 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5EAEF36A" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referee 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="13E59183" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="13E59183" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="093B7C38" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A19276A" w14:textId="4BCACFF1" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4209FAC1" w14:textId="55562F19" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="5D602F2A" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="5D602F2A" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="690C086F" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DAC6CDC" w14:textId="6659C685" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD8E1EE" w14:textId="1D21C07F" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="5A440243" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="5A440243" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4DFE57F1" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318091CB" w14:textId="206ADDAA" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C65D909" w14:textId="6699015A" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="5DA372B8" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="5DA372B8" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7E17B5ED" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EAB5362" w14:textId="750E0988" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DAAD468" w14:textId="05040F70" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="32209414" w14:textId="77777777">
+      <w:tr w:rsidR="00DE34B4" w14:paraId="32209414" w14:textId="77777777" w:rsidTr="005B0873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6274EDFC" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ADAC107" w14:textId="23D3384A" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1089"/>
                 <w:tab w:val="center" w:pos="1510"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="752BF345" w14:textId="0F5A94AD" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26DDA067" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6204,327 +6335,345 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F5F60CB" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Is your organisation a member of any associations and schemes? If so, please indicate which ones, your organisation’s year of joining and whether they operate an inspection process.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblW w:w="9267" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3806"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2773"/>
+        <w:gridCol w:w="3171"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="2CD3BAE3" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="00DE34B4" w14:paraId="2CD3BAE3" w14:textId="77777777" w:rsidTr="005B0873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="29110944" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
+          <w:p w14:paraId="29110944" w14:textId="67ECD891" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Association/Scheme Name</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3131" w:type="dxa"/>
+              <w:t>Association/</w:t>
+            </w:r>
+            <w:r w:rsidR="005B0873">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scheme Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0D9D2E0D" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year of Joining</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="61FC72FA" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspection Process (Y/N)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="7ECC37C6" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="00DE34B4" w14:paraId="7ECC37C6" w14:textId="77777777" w:rsidTr="005B0873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51B556AD" w14:textId="45FD2401" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34CB1E3D" w14:textId="5AD78BFD" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F53D982" w14:textId="1A224BF8" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="5E6B5C45" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="00DE34B4" w14:paraId="5E6B5C45" w14:textId="77777777" w:rsidTr="005B0873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B84A854" w14:textId="616CEB28" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3A9308" w14:textId="51B8AF6B" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01275EC5" w14:textId="30C92184" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="4AF07C4C" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="00DE34B4" w14:paraId="4AF07C4C" w14:textId="77777777" w:rsidTr="005B0873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BF9F74" w14:textId="352E6AFF" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D550905" w14:textId="601FDFFE" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4" w:rsidP="00301BB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7247E386" w14:textId="2F17962D" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE34B4" w14:paraId="54DBC3BB" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="00DE34B4" w14:paraId="54DBC3BB" w14:textId="77777777" w:rsidTr="005B0873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DD49C0" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726311EE" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DB3C6BA" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7343A4F3" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6629,217 +6778,217 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tesol.admin@trinitycollege.co.uk</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE34B4">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="926" w:bottom="851" w:left="1260" w:header="568" w:footer="143" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA6BA2F" w14:textId="77777777" w:rsidR="00494FCF" w:rsidRDefault="00494FCF">
+    <w:p w14:paraId="39E5B5E8" w14:textId="77777777" w:rsidR="0034273E" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CA96797" w14:textId="77777777" w:rsidR="00494FCF" w:rsidRDefault="00494FCF">
+    <w:p w14:paraId="20DA12F4" w14:textId="77777777" w:rsidR="0034273E" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="PingFang SC">
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="7ACFFDFB" w:usb2="00000017" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1967162345"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="19DD4D85" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="59F3B072" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EA85FCE" w14:textId="77777777" w:rsidR="00494FCF" w:rsidRDefault="00494FCF">
+    <w:p w14:paraId="41F404C6" w14:textId="77777777" w:rsidR="0034273E" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E768B12" w14:textId="77777777" w:rsidR="00494FCF" w:rsidRDefault="00494FCF">
+    <w:p w14:paraId="36C016E6" w14:textId="77777777" w:rsidR="0034273E" w:rsidRDefault="0034273E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CA34F5E" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -6892,72 +7041,81 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231265" cy="375285"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">CertTESOL Centre Validation </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0028AD8E" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
+  <w:p w14:paraId="0028AD8E" w14:textId="2711BC5D" w:rsidR="00DE34B4" w:rsidRDefault="008A5E49">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="5" w:name="_Hlk142648057"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Expression of Interest</w:t>
     </w:r>
     <w:bookmarkEnd w:id="5"/>
+    <w:r w:rsidR="00D6041A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> [from July 2026]</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="3396E359" w14:textId="77777777" w:rsidR="00DE34B4" w:rsidRDefault="00DE34B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:ind w:left="-630"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20424B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -7441,114 +7599,122 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1538854039">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1210023597">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="453327018">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1095975226">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="50"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE34B4"/>
     <w:rsid w:val="00072468"/>
     <w:rsid w:val="000B6B31"/>
     <w:rsid w:val="000E7490"/>
     <w:rsid w:val="0015501C"/>
+    <w:rsid w:val="001A57D6"/>
     <w:rsid w:val="001C76A3"/>
     <w:rsid w:val="001E3E9D"/>
     <w:rsid w:val="001E7E23"/>
     <w:rsid w:val="002F64F0"/>
     <w:rsid w:val="00301BB7"/>
+    <w:rsid w:val="0034273E"/>
     <w:rsid w:val="00407F0F"/>
     <w:rsid w:val="00444793"/>
     <w:rsid w:val="00475845"/>
     <w:rsid w:val="00494FCF"/>
+    <w:rsid w:val="004C6B54"/>
     <w:rsid w:val="004F6052"/>
     <w:rsid w:val="00516502"/>
     <w:rsid w:val="005808FE"/>
+    <w:rsid w:val="005B0873"/>
     <w:rsid w:val="00606453"/>
     <w:rsid w:val="006230F2"/>
     <w:rsid w:val="006566E7"/>
     <w:rsid w:val="0067490C"/>
     <w:rsid w:val="006E3286"/>
     <w:rsid w:val="0073627E"/>
     <w:rsid w:val="007F0591"/>
     <w:rsid w:val="008223B5"/>
     <w:rsid w:val="0084310F"/>
     <w:rsid w:val="00851435"/>
+    <w:rsid w:val="008527D0"/>
+    <w:rsid w:val="00860E9F"/>
     <w:rsid w:val="008A1644"/>
     <w:rsid w:val="008A5E49"/>
     <w:rsid w:val="00907053"/>
     <w:rsid w:val="00913222"/>
     <w:rsid w:val="00967304"/>
     <w:rsid w:val="0098099A"/>
     <w:rsid w:val="00A150FA"/>
     <w:rsid w:val="00A15A52"/>
     <w:rsid w:val="00A258FF"/>
     <w:rsid w:val="00A873B4"/>
     <w:rsid w:val="00AF4FA8"/>
     <w:rsid w:val="00B163D2"/>
     <w:rsid w:val="00C2647E"/>
     <w:rsid w:val="00C3448F"/>
     <w:rsid w:val="00C365BE"/>
     <w:rsid w:val="00D357EE"/>
+    <w:rsid w:val="00D6041A"/>
     <w:rsid w:val="00D839B3"/>
     <w:rsid w:val="00D8552A"/>
     <w:rsid w:val="00DE34B4"/>
     <w:rsid w:val="00E05DC4"/>
     <w:rsid w:val="00E96A5B"/>
     <w:rsid w:val="00F37A9A"/>
     <w:rsid w:val="00F737B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -8185,51 +8351,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C84F4F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8366,74 +8532,448 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1d5699d1821860fa75598b97097a1da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="82787ede-c2ce-40b2-9908-e7c7f61d08de" xmlns:ns3="0327c166-8d21-4d75-a486-295ffcd916e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39696e1cd6d97429ae489aaf3d2a339d" ns2:_="" ns3:_="">
+    <xsd:import namespace="82787ede-c2ce-40b2-9908-e7c7f61d08de"/>
+    <xsd:import namespace="0327c166-8d21-4d75-a486-295ffcd916e2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Person" minOccurs="0"/>
+                <xsd:element ref="ns2:Stage" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82787ede-c2ce-40b2-9908-e7c7f61d08de" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4bd8122d-08b1-42ba-905d-69a51aae94aa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="27" nillable="true" ma:displayName="Division" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Quality&amp;Standards"/>
+                    <xsd:enumeration value="Markets Hub International"/>
+                    <xsd:enumeration value="Customer Success"/>
+                    <xsd:enumeration value="Academic"/>
+                    <xsd:enumeration value="Marketing"/>
+                    <xsd:enumeration value="Market Hubs UKI"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Person" ma:index="28" nillable="true" ma:displayName="Person" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Person">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Stage" ma:index="29" nillable="true" ma:displayName="Stage" ma:format="Dropdown" ma:internalName="Stage">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gathering/Analysing Information"/>
+          <xsd:enumeration value="Ready for Annual Review"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0327c166-8d21-4d75-a486-295ffcd916e2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cd6a5c29-a6b3-4347-8fa0-420b6044da53}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0327c166-8d21-4d75-a486-295ffcd916e2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Stage xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0327c166-8d21-4d75-a486-295ffcd916e2" xsi:nil="true"/>
+    <Division xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <Person xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C83558B-1FA8-419A-A4C3-79F2C413903A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBABF1AE-9596-48EF-874A-D54341FD7C69}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C62EF8AE-1F73-4370-8B63-A26A04AC0B0B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>916</Words>
-  <Characters>5223</Characters>
+  <Words>927</Words>
+  <Characters>5324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>295</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6127</CharactersWithSpaces>
+  <CharactersWithSpaces>6103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalie Ward</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8</vt:lpwstr>
+  </property>
+</Properties>
+</file>