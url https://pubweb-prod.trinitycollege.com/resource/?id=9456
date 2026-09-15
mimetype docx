--- v0 (2026-07-01)
+++ v1 (2026-09-15)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65686031" w14:textId="523333E3" w:rsidR="00BE2D81" w:rsidRDefault="00BE2D81" w:rsidP="00BE2D81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CertPT Centre Validation: Expression of Interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703F2D10" w14:textId="77777777" w:rsidR="00BE2D81" w:rsidRDefault="00BE2D81" w:rsidP="00BE2D81">
@@ -328,81 +332,81 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086379AA" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A1. Contact Details: Management and administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3F2B4C" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
+    <w:p w14:paraId="3B579FDA" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00AF3C2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7366" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0073103D" w14:paraId="1E826421" w14:textId="77777777" w:rsidTr="00D062D0">
+      <w:tr w:rsidR="00AF3C2F" w14:paraId="64AB9837" w14:textId="77777777" w:rsidTr="00D0765A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716CF9D1" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="2B9C3D3F" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation name: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -425,169 +429,198 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB8C6D3" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="23E66591" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinity centre number (if applicable): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B08F40" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="58D330AF" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B747B2B" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="38FF8E94" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Full address: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA5F032" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="3F0D97E9" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EFC8442" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="07899ED0" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="286AA681" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="00D062D0">
+          <w:p w14:paraId="459E4AE2" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Website: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF3C2F" w14:paraId="38B2D49D" w14:textId="77777777" w:rsidTr="00D0765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FB6733" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="00D0765A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Company registration no. (i.e. the government/legal number used in your country to identify your organisation):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B48017C" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
+    <w:p w14:paraId="646DAE10" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646DAE10" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
+    <w:p w14:paraId="393AF5DD" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F" w:rsidP="0073103D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EBB889B" w14:textId="77777777" w:rsidR="0073103D" w:rsidRDefault="0073103D" w:rsidP="0073103D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1050,70 +1083,92 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D2D06E3" w14:textId="77777777" w:rsidR="007F6E15" w:rsidRDefault="007F6E15" w:rsidP="007F6E15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236E1A8B" w14:textId="77777777" w:rsidR="007F6E15" w:rsidRDefault="007F6E15" w:rsidP="007F6E15">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0B2DFB6D" w14:textId="77777777" w:rsidR="00AF3C2F" w:rsidRDefault="00AF3C2F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236E1A8B" w14:textId="25F6E14D" w:rsidR="007F6E15" w:rsidRDefault="007F6E15" w:rsidP="007F6E15">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Proposed tutoring staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FD056F" w14:textId="77777777" w:rsidR="007F6E15" w:rsidRDefault="007F6E15" w:rsidP="007F6E15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In addition to this Expression of Interest form, please ensure you attach the CVs of all proposed course director(s) and tutors along with this Expression of Interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C66357" w14:textId="77777777" w:rsidR="007F6E15" w:rsidRDefault="007F6E15" w:rsidP="007F6E15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -1598,93 +1653,93 @@
         <w:t>CPD relating to TESOL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B80A3E" w14:textId="77777777" w:rsidR="0063072F" w:rsidRDefault="0063072F" w:rsidP="0063072F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3FA231" w14:textId="573E0F16" w:rsidR="0063072F" w:rsidRPr="0063072F" w:rsidRDefault="0063072F" w:rsidP="001D1142">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01860FB2" w14:textId="611AAEEE" w:rsidR="00F46569" w:rsidRDefault="00FC144B" w:rsidP="00F46569">
+    <w:p w14:paraId="01860FB2" w14:textId="611AAEEE" w:rsidR="00F46569" w:rsidRDefault="00813282" w:rsidP="00F46569">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="547729993"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F46569">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F46569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>I have attached the CV of the proposed, and named, course director (please check box)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635DFF22" w14:textId="7F99DFC3" w:rsidR="0063072F" w:rsidRPr="00606425" w:rsidRDefault="00FC144B" w:rsidP="00F46569">
+    <w:p w14:paraId="635DFF22" w14:textId="7F99DFC3" w:rsidR="0063072F" w:rsidRPr="00606425" w:rsidRDefault="00813282" w:rsidP="00F46569">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-148907376"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F46569">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
@@ -3007,76 +3062,67 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6892C95A" w14:textId="77777777" w:rsidR="00D01934" w:rsidRDefault="00D01934" w:rsidP="00D01934">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519595AD" w14:textId="77777777" w:rsidR="00720DD2" w:rsidRDefault="00720DD2" w:rsidP="001D1142">
+    <w:p w14:paraId="729BFA44" w14:textId="77777777" w:rsidR="00720DD2" w:rsidRDefault="00720DD2" w:rsidP="001D1142">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F282A3" wp14:editId="0C8A9AFC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6143625" cy="19050"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6143625" cy="19050"/>
                         </a:xfrm>
@@ -3100,89 +3146,66 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="03616ED7" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="432.55pt,8.95pt" to="916.3pt,10.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp8K07vQEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcxmgEyzk4SC9F&#10;azTJBzDU0iLAF5asJf99l7StFGmBokEuFJfcmd0ZrtY3kzXsABi1dx1vFjVn4KTvtdt3/PHh7sNn&#10;zmISrhfGO+j4ESK/2bx/tx5DC0s/eNMDMiJxsR1Dx4eUQltVUQ5gRVz4AI4ulUcrEoW4r3oUI7Fb&#10;Uy3relWNHvuAXkKMdHp7uuSbwq8UyPRdqQiJmY5Tb6msWNanvFabtWj3KMKg5bkN8YourNCOis5U&#10;tyIJ9hP1H1RWS/TRq7SQ3lZeKS2haCA1Tf1Czf0gAhQtZE4Ms03x7Wjlt8MOme7p7ThzwtIT3ScU&#10;ej8ktvXOkYEeWZN9GkNsKX3rdniOYthhFj0ptPlLcthUvD3O3sKUmKTDVfPp42p5xZmku+a6vire&#10;V8/ggDF9AW9Z3nTcaJeli1YcvsZEBSn1kkJBbuZUvuzS0UBONu4HKJJDBZuCLoMEW4PsIGgEhJTg&#10;UpFDfCU7w5Q2ZgbW/wae8zMUypD9D3hGlMrepRlstfP4t+ppurSsTvkXB066swVPvj+WhynW0LQU&#10;x86Tncfx97jAn/+/zS8AAAD//wMAUEsDBBQABgAIAAAAIQC34+3K3wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3RiwNTGbUgpiLUixFtrjNjsm0exs2N026b93POlx3nu8&#10;900xH20nzuhD60jB/SQBgVQ501KtYPfxfPcIIkRNRneOUMEFA8zL66tC58YN9I7nbawFl1DItYIm&#10;xj6XMlQNWh0mrkdi79N5qyOfvpbG64HLbSfTJJlKq1vihUb3uGyw+t6erII3v1otF+vLF20Odtin&#10;6/3mdXxR6vZmXDyBiDjGvzD84jM6lMx0dCcyQXQK+JHI6iwDwW42nT2AOCpIkwxkWcj/+OUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOnwrTu9AQAAxwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfj7crfAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;FwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711F509A" w14:textId="77777777" w:rsidR="007D5FD2" w:rsidRDefault="007D5FD2">
+    <w:p w14:paraId="1FA261AD" w14:textId="433578BF" w:rsidR="002460C9" w:rsidRDefault="002460C9" w:rsidP="00AF3C2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>B1: Prospective Cert PT course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3389F1C8" w14:textId="77777777" w:rsidR="002460C9" w:rsidRDefault="002460C9" w:rsidP="002460C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0D4785" w14:textId="77777777" w:rsidR="002460C9" w:rsidRDefault="002460C9" w:rsidP="002460C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5386,419 +5409,419 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>in the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> the validation process.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblW w:w="9267" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3236"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="2463"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0000344B" w14:paraId="7B711B7B" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="7B711B7B" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0D1C2DCC" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0D15930D" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referee 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0FB70615" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referee 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="41C8A0E4" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="41C8A0E4" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3D38454E" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C7927C" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D4B6E06" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="045FADBA" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="045FADBA" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="48D113F5" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F782A3" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D5B5885" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="33415295" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="33415295" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="65987004" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="240E332E" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FCE2A80" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="350A6B30" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="350A6B30" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C09EF0D" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5424A628" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D071DAE" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="6263EDCE" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3236" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="6263EDCE" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6BBED525" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1303DBF0" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1089"/>
                 <w:tab w:val="center" w:pos="1510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16194475" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EA6E59B" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="0000344B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5818,327 +5841,327 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D8EDA0" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="0000344B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Is your organisation a member of any associations and schemes? If so, please indicate which ones, your organisation’s year of joining and whether they operate an inspection process.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblW w:w="9267" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3806"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2773"/>
+        <w:gridCol w:w="3313"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0000344B" w14:paraId="72ED9B2B" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="72ED9B2B" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3313" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E20D1EA" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Association/Scheme Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7C21E016" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year of Joining</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3A9EA35B" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspection Process (Y/N)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="0C3017B5" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="0C3017B5" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2066BAE8" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201D1A8B" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17900C2F" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="4288BECA" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="4288BECA" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C0A29CF" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF2C6BD" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28BF00A7" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="5EED52C8" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="5EED52C8" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="130C2719" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5444AA25" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="694032E4" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000344B" w14:paraId="3B73B529" w14:textId="77777777" w:rsidTr="00D062D0">
-[...2 lines deleted...]
-            <w:tcW w:w="3806" w:type="dxa"/>
+      <w:tr w:rsidR="0000344B" w14:paraId="3B73B529" w14:textId="77777777" w:rsidTr="00AF3C2F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="518DA975" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3131" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42AACF6F" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE4BEAD" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="00D062D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60F9B637" w14:textId="77777777" w:rsidR="0000344B" w:rsidRDefault="0000344B" w:rsidP="0000344B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6239,189 +6262,192 @@
     </w:p>
     <w:p w14:paraId="1059DFFC" w14:textId="77777777" w:rsidR="00201874" w:rsidRPr="00206A94" w:rsidRDefault="00201874" w:rsidP="00206A94">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00201874" w:rsidRPr="00206A94" w:rsidSect="00201874">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="926" w:bottom="1135" w:left="1260" w:header="568" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F62E8DF" w14:textId="77777777" w:rsidR="00EB3D0F" w:rsidRDefault="00EB3D0F" w:rsidP="00EF15B9">
+    <w:p w14:paraId="4D17B293" w14:textId="77777777" w:rsidR="00813282" w:rsidRDefault="00813282" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="193E2D4E" w14:textId="77777777" w:rsidR="00EB3D0F" w:rsidRDefault="00EB3D0F" w:rsidP="00EF15B9">
+    <w:p w14:paraId="78B694FC" w14:textId="77777777" w:rsidR="00813282" w:rsidRDefault="00813282" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDE0048" w14:textId="77777777" w:rsidR="00EB3D0F" w:rsidRDefault="00EB3D0F" w:rsidP="00EF15B9">
+    <w:p w14:paraId="5794FD01" w14:textId="77777777" w:rsidR="00813282" w:rsidRDefault="00813282" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48D3E724" w14:textId="77777777" w:rsidR="00EB3D0F" w:rsidRDefault="00EB3D0F" w:rsidP="00EF15B9">
+    <w:p w14:paraId="64D5E770" w14:textId="77777777" w:rsidR="00813282" w:rsidRDefault="00813282" w:rsidP="00EF15B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A13C0FC" w14:textId="77C0AEC3" w:rsidR="00FC144B" w:rsidRPr="00FC144B" w:rsidRDefault="00FC144B" w:rsidP="00FC144B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:ind w:left="-630"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC144B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="64FEB287" wp14:editId="2E78344A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-280670</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1231265" cy="375285"/>
           <wp:effectExtent l="0" t="0" r="6985" b="5715"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="3289"/>
               <wp:lineTo x="668" y="20832"/>
               <wp:lineTo x="1003" y="20832"/>
               <wp:lineTo x="16710" y="20832"/>
               <wp:lineTo x="18381" y="17543"/>
               <wp:lineTo x="21388" y="6579"/>
               <wp:lineTo x="21388" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1945354258" name="Picture 4" descr="82% New logo TCL black"/>
@@ -7171,166 +7197,169 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1860729669">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1179582816">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2012441846">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1764646727">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1538854039">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1095975226">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8197"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C91AE8"/>
     <w:rsid w:val="0000344B"/>
     <w:rsid w:val="00004C66"/>
     <w:rsid w:val="0001107D"/>
     <w:rsid w:val="00022359"/>
     <w:rsid w:val="000575AF"/>
     <w:rsid w:val="000A4A1E"/>
     <w:rsid w:val="000D04C1"/>
     <w:rsid w:val="000D1D7A"/>
     <w:rsid w:val="00154BB5"/>
+    <w:rsid w:val="001A57D6"/>
     <w:rsid w:val="001C17F6"/>
     <w:rsid w:val="001D1142"/>
     <w:rsid w:val="00201874"/>
     <w:rsid w:val="00206A94"/>
     <w:rsid w:val="002368B5"/>
     <w:rsid w:val="00242ECF"/>
     <w:rsid w:val="002460C9"/>
     <w:rsid w:val="00273015"/>
     <w:rsid w:val="002B02EE"/>
     <w:rsid w:val="003166CD"/>
     <w:rsid w:val="003B478B"/>
     <w:rsid w:val="003D0218"/>
     <w:rsid w:val="00426A82"/>
     <w:rsid w:val="00463302"/>
     <w:rsid w:val="00464F21"/>
     <w:rsid w:val="00594A1D"/>
     <w:rsid w:val="00606425"/>
     <w:rsid w:val="0063072F"/>
     <w:rsid w:val="00633B1B"/>
     <w:rsid w:val="00647CE6"/>
     <w:rsid w:val="00663C2F"/>
     <w:rsid w:val="0067490C"/>
     <w:rsid w:val="006D1A6F"/>
     <w:rsid w:val="00720DD2"/>
     <w:rsid w:val="007266DD"/>
     <w:rsid w:val="0073103D"/>
     <w:rsid w:val="00746E50"/>
     <w:rsid w:val="007D5834"/>
     <w:rsid w:val="007D5FD2"/>
     <w:rsid w:val="007F6E15"/>
+    <w:rsid w:val="00813282"/>
     <w:rsid w:val="008223B5"/>
     <w:rsid w:val="008B322E"/>
     <w:rsid w:val="008C4319"/>
     <w:rsid w:val="009C3FE6"/>
     <w:rsid w:val="009D15BA"/>
     <w:rsid w:val="009D7B65"/>
     <w:rsid w:val="009E156B"/>
     <w:rsid w:val="009F13BE"/>
     <w:rsid w:val="00A6784F"/>
+    <w:rsid w:val="00AF3C2F"/>
     <w:rsid w:val="00B12282"/>
     <w:rsid w:val="00BE2D81"/>
     <w:rsid w:val="00BF0AF8"/>
     <w:rsid w:val="00C208DD"/>
     <w:rsid w:val="00C34ED8"/>
     <w:rsid w:val="00C84F4F"/>
     <w:rsid w:val="00C91AE8"/>
     <w:rsid w:val="00CB5122"/>
     <w:rsid w:val="00D01934"/>
     <w:rsid w:val="00D16E2D"/>
     <w:rsid w:val="00DC5EDB"/>
     <w:rsid w:val="00DE350E"/>
     <w:rsid w:val="00E950CC"/>
     <w:rsid w:val="00EA0ED2"/>
     <w:rsid w:val="00EB3D0F"/>
     <w:rsid w:val="00EC13B0"/>
     <w:rsid w:val="00ED4B40"/>
     <w:rsid w:val="00EF15B9"/>
     <w:rsid w:val="00F46569"/>
     <w:rsid w:val="00F7065E"/>
     <w:rsid w:val="00FC144B"/>
     <w:rsid w:val="00FF055D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8197"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="276F991C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA4AB74A-1EC0-49EF-8524-EA9B3F445068}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -7699,50 +7728,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -7900,51 +7930,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368138884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8168,74 +8198,448 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1d5699d1821860fa75598b97097a1da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="82787ede-c2ce-40b2-9908-e7c7f61d08de" xmlns:ns3="0327c166-8d21-4d75-a486-295ffcd916e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39696e1cd6d97429ae489aaf3d2a339d" ns2:_="" ns3:_="">
+    <xsd:import namespace="82787ede-c2ce-40b2-9908-e7c7f61d08de"/>
+    <xsd:import namespace="0327c166-8d21-4d75-a486-295ffcd916e2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Person" minOccurs="0"/>
+                <xsd:element ref="ns2:Stage" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82787ede-c2ce-40b2-9908-e7c7f61d08de" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4bd8122d-08b1-42ba-905d-69a51aae94aa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="27" nillable="true" ma:displayName="Division" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Quality&amp;Standards"/>
+                    <xsd:enumeration value="Markets Hub International"/>
+                    <xsd:enumeration value="Customer Success"/>
+                    <xsd:enumeration value="Academic"/>
+                    <xsd:enumeration value="Marketing"/>
+                    <xsd:enumeration value="Market Hubs UKI"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Person" ma:index="28" nillable="true" ma:displayName="Person" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Person">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Stage" ma:index="29" nillable="true" ma:displayName="Stage" ma:format="Dropdown" ma:internalName="Stage">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gathering/Analysing Information"/>
+          <xsd:enumeration value="Ready for Annual Review"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0327c166-8d21-4d75-a486-295ffcd916e2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cd6a5c29-a6b3-4347-8fa0-420b6044da53}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0327c166-8d21-4d75-a486-295ffcd916e2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Stage xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0327c166-8d21-4d75-a486-295ffcd916e2" xsi:nil="true"/>
+    <Division xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de" xsi:nil="true"/>
+    <Person xmlns="82787ede-c2ce-40b2-9908-e7c7f61d08de">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55D5B2B3-32BE-4C9C-94E9-A83A411EC8EB}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1D87052-CFC2-4891-91E0-EEFAD8EFD7FF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21DFB1AF-63EC-45CC-A160-A152CE4F9D23}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>883</Words>
-  <Characters>5037</Characters>
+  <Words>897</Words>
+  <Characters>5135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>285</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5909</CharactersWithSpaces>
+  <CharactersWithSpaces>5889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalie Christopher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009547A7B39BE68D4EA06FF4D9CE5EEAC8</vt:lpwstr>
+  </property>
+</Properties>
+</file>